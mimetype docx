--- v1 (2026-03-15)
+++ v2 (2026-05-01)
@@ -11,70 +11,70 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="0D14284B" w14:textId="4AC066A4" w:rsidR="0058557D" w:rsidRPr="00393E61" w:rsidRDefault="0058557D" w:rsidP="00951077">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00393E61">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="390991C7" wp14:editId="3F2A504A">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="390991C7" wp14:editId="36DB2D3C">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-85725</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-438150</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1143000" cy="1143000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="1" name="Picture 1" descr="http://www.cabq.gov/seal/COA_logo_line_3_PC.gif"/>
+            <wp:docPr id="1" name="Picture 1" descr="City of Albuquerque Seal 1706."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 3" descr="http://www.cabq.gov/seal/COA_logo_line_3_PC.gif"/>
+                    <pic:cNvPr id="1" name="Picture 1" descr="City of Albuquerque Seal 1706."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5" r:link="rId6">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1143000" cy="1143000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
@@ -252,71 +252,111 @@
       </w:r>
       <w:r w:rsidRPr="00987D1C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00987D1C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>[Insert link or room location]</w:t>
       </w:r>
       <w:r w:rsidR="00590655" w:rsidRPr="00987D1C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> +12532158782,,87941805305# US (Tacoma)</w:t>
+        <w:t xml:space="preserve"> +</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00590655" w:rsidRPr="00987D1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>12532158782,,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00590655" w:rsidRPr="00987D1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>87941805305# US (Tacoma)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54D90B7B" w14:textId="4109AF8A" w:rsidR="0058557D" w:rsidRPr="00714DD2" w:rsidRDefault="00590655" w:rsidP="00590655">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00987D1C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>+13462487799,,87941805305# US (Houston</w:t>
+        <w:t>+</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00987D1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>13462487799,,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00987D1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>87941805305# US (Houston</w:t>
       </w:r>
       <w:r w:rsidRPr="00590655">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:highlight w:val="yellow"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DF84BD9" w14:textId="77777777" w:rsidR="0058557D" w:rsidRPr="00714DD2" w:rsidRDefault="0058557D" w:rsidP="0058557D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29829761" w14:textId="77777777" w:rsidR="0058557D" w:rsidRPr="00714DD2" w:rsidRDefault="0058557D" w:rsidP="0058557D">
       <w:pPr>
@@ -1152,86 +1192,89 @@
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="CDE088A2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7667" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0058557D"/>
     <w:rsid w:val="000959FC"/>
     <w:rsid w:val="00107C38"/>
     <w:rsid w:val="002D29CD"/>
     <w:rsid w:val="00326DAE"/>
     <w:rsid w:val="003D7ECB"/>
     <w:rsid w:val="00423E5C"/>
     <w:rsid w:val="004319C9"/>
     <w:rsid w:val="00481804"/>
     <w:rsid w:val="004C0FAA"/>
     <w:rsid w:val="004F0A0E"/>
     <w:rsid w:val="0051041B"/>
     <w:rsid w:val="0058557D"/>
     <w:rsid w:val="00590655"/>
     <w:rsid w:val="006744B3"/>
     <w:rsid w:val="00711334"/>
     <w:rsid w:val="00714DD2"/>
+    <w:rsid w:val="007604CC"/>
     <w:rsid w:val="00820281"/>
     <w:rsid w:val="008468B9"/>
     <w:rsid w:val="008E211C"/>
     <w:rsid w:val="00951077"/>
     <w:rsid w:val="00966B7D"/>
     <w:rsid w:val="00977FB3"/>
     <w:rsid w:val="00987D1C"/>
     <w:rsid w:val="009A71F7"/>
+    <w:rsid w:val="009C7AD5"/>
     <w:rsid w:val="00A172F0"/>
     <w:rsid w:val="00A6528C"/>
     <w:rsid w:val="00B00033"/>
     <w:rsid w:val="00B877A2"/>
     <w:rsid w:val="00CA7B85"/>
     <w:rsid w:val="00D20095"/>
     <w:rsid w:val="00D5514B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>